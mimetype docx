--- v0 (2025-10-07)
+++ v1 (2026-05-24)
@@ -2,193 +2,174 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="542217E4" w14:textId="26784858" w:rsidR="006611AE" w:rsidRPr="004E3C9B" w:rsidRDefault="006611AE" w:rsidP="004E3C9B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E3C9B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>REVISTA ARGENTINA DE MUSICOLOGÍA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7314B3C2" w14:textId="5A653633" w:rsidR="004A21CF" w:rsidRPr="004E3C9B" w:rsidRDefault="001372AF" w:rsidP="004E3C9B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Formulario de</w:t>
       </w:r>
       <w:r w:rsidR="004E3C9B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Evaluación por pares</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0653F4A1" w14:textId="79CEB5A3" w:rsidR="006611AE" w:rsidRDefault="00BE4427">
+    <w:p w14:paraId="0653F4A1" w14:textId="642E28F0" w:rsidR="006611AE" w:rsidRDefault="00BE4427">
       <w:r w:rsidRPr="00D86739">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>NOTA</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: utilizar esta guía a modo de borrador y, luego, </w:t>
       </w:r>
       <w:r w:rsidRPr="00D86739">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>POR FAVOR</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> cargue la información </w:t>
       </w:r>
       <w:r w:rsidR="00196021">
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">l sistema </w:t>
       </w:r>
       <w:r w:rsidR="00D86739">
         <w:t>mediante</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> su usuario a </w:t>
-[...8 lines deleted...]
-      </w:hyperlink>
+        <w:t xml:space="preserve"> su usuario</w:t>
+      </w:r>
       <w:r w:rsidR="004111D4" w:rsidRPr="004111D4">
-        <w:t xml:space="preserve">. </w:t>
-[...2 lines deleted...]
-        <w:t>Excepto en los casos indicados, los autores podrán ver las respuestas.</w:t>
+        <w:t>. Excepto en los casos indicados, los autores podrán ver las respuestas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F218B1F" w14:textId="77777777" w:rsidR="00196021" w:rsidRDefault="00196021"/>
     <w:p w14:paraId="70C1B011" w14:textId="7455E640" w:rsidR="006611AE" w:rsidRDefault="006611AE" w:rsidP="004E3C9B">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
       </w:pPr>
       <w:r>
         <w:t>¿Es claro el propósito del artículo?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BE875F3" w14:textId="4C3CC296" w:rsidR="006611AE" w:rsidRDefault="006611AE" w:rsidP="00CE3B26">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Sí</w:t>
       </w:r>
       <w:r w:rsidR="00C665A6">
         <w:t xml:space="preserve"> ……</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53B9367E" w14:textId="2C991E11" w:rsidR="006611AE" w:rsidRDefault="006611AE" w:rsidP="00CE3B26">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>No</w:t>
       </w:r>
       <w:r w:rsidR="00C665A6">
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> ……..</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B663616" w14:textId="77777777" w:rsidR="006611AE" w:rsidRDefault="006611AE"/>
     <w:p w14:paraId="6CF94242" w14:textId="786059EA" w:rsidR="006611AE" w:rsidRDefault="006611AE" w:rsidP="004E3C9B">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
       </w:pPr>
       <w:r>
         <w:t>¿El trabajo cumple el objetivo propuesto?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58800225" w14:textId="6A3D69E8" w:rsidR="006611AE" w:rsidRDefault="00852F6B" w:rsidP="00CE3B26">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Sí</w:t>
       </w:r>
       <w:r w:rsidR="00C665A6">
         <w:t xml:space="preserve"> …….</w:t>
       </w:r>
@@ -256,57 +237,52 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="6CC4A86C" w14:textId="77777777" w:rsidR="00CE3B26" w:rsidRDefault="00CE3B26"/>
     <w:p w14:paraId="2F22C388" w14:textId="3A24C3AF" w:rsidR="00852F6B" w:rsidRDefault="00852F6B" w:rsidP="004E3C9B">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
       </w:pPr>
       <w:r>
         <w:t>¿Explicita la metodología empleada?</w:t>
       </w:r>
       <w:r w:rsidR="00CE3B26">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F5D75ED" w14:textId="34EF140D" w:rsidR="00852F6B" w:rsidRDefault="00852F6B" w:rsidP="00CE3B26">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Apropiada</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00C665A6">
-        <w:t xml:space="preserve"> ….</w:t>
-[...3 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> …..</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B329925" w14:textId="5D8FA14B" w:rsidR="00CE3B26" w:rsidRDefault="00CE3B26" w:rsidP="00CE3B26">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Contradictoria:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A2BAF35" w14:textId="6DB799DC" w:rsidR="00CE3B26" w:rsidRDefault="00CE3B26" w:rsidP="00CE3B26">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Anticuada:</w:t>
       </w:r>
@@ -339,57 +315,52 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="71447989" w14:textId="77777777" w:rsidR="00852F6B" w:rsidRDefault="00852F6B"/>
     <w:p w14:paraId="37BBDFFF" w14:textId="2CE9A30E" w:rsidR="00852F6B" w:rsidRDefault="00852F6B" w:rsidP="004E3C9B">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
       </w:pPr>
       <w:r>
         <w:t>¿Utiliza bibliografía suficiente y actualizada?</w:t>
       </w:r>
       <w:r w:rsidR="00CE3B26" w:rsidRPr="00CE3B26">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FCF7D01" w14:textId="4D982343" w:rsidR="00852F6B" w:rsidRDefault="00852F6B" w:rsidP="00CE3B26">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Sí</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00C665A6">
-        <w:t xml:space="preserve"> ….</w:t>
-[...3 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> …..</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62AEAF5E" w14:textId="23C6E955" w:rsidR="00852F6B" w:rsidRDefault="00852F6B" w:rsidP="00CE3B26">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>No</w:t>
       </w:r>
       <w:r w:rsidR="00C665A6">
         <w:t xml:space="preserve"> ……….</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2817384C" w14:textId="07F66A56" w:rsidR="00852F6B" w:rsidRDefault="00852F6B" w:rsidP="00CE3B26">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
@@ -435,113 +406,100 @@
       <w:r>
         <w:t xml:space="preserve"> el trabajo es </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="453BCF58" w14:textId="3D210E0B" w:rsidR="00C665A6" w:rsidRDefault="00C665A6" w:rsidP="00CE3B26">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Correcto ……</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48E066D0" w14:textId="4084D8B1" w:rsidR="00C665A6" w:rsidRDefault="00C665A6" w:rsidP="00CE3B26">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>Comprensible</w:t>
-[...7 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Comprensible …..</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16B37737" w14:textId="58D70D8E" w:rsidR="00C665A6" w:rsidRDefault="00C665A6" w:rsidP="00CE3B26">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Utiliza terminología apropiada ….</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="409BF09B" w14:textId="72C22525" w:rsidR="00C665A6" w:rsidRDefault="00C665A6" w:rsidP="00CE3B26">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>No utiliza terminología apropiada ….</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CBAE198" w14:textId="26E89B89" w:rsidR="00C665A6" w:rsidRDefault="00C665A6" w:rsidP="00CE3B26">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Confuso ……</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39B4B52D" w14:textId="4AED82D2" w:rsidR="00C665A6" w:rsidRDefault="00C665A6" w:rsidP="00CE3B26">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>Coloquial</w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Coloquial ..</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="2051FF66" w14:textId="02CECDAC" w:rsidR="00C665A6" w:rsidRDefault="00C665A6"/>
     <w:p w14:paraId="52B4E852" w14:textId="644724A4" w:rsidR="00CE3B26" w:rsidRDefault="00CE3B26" w:rsidP="004E3C9B">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">La extensión del artículo </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7980663D" w14:textId="632F8FC5" w:rsidR="00CE3B26" w:rsidRDefault="00CE3B26" w:rsidP="00CE3B26">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Es apropiada</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32AB59D3" w14:textId="67437ECB" w:rsidR="00CE3B26" w:rsidRDefault="00CE3B26" w:rsidP="00CE3B26">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
@@ -604,59 +562,51 @@
         <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
       </w:pPr>
       <w:r>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE3B26">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>visible sólo para los editores</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F1F9972" w14:textId="4911D58D" w:rsidR="00C665A6" w:rsidRDefault="00C665A6" w:rsidP="00CE3B26">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Publicación sin cambios </w:t>
-[...7 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Publicación sin cambios ……..</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C3DF9BE" w14:textId="1F263B6C" w:rsidR="00C665A6" w:rsidRDefault="00C665A6" w:rsidP="00CE3B26">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Publicación con cambios ……</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74A0125B" w14:textId="5B4AB839" w:rsidR="00C665A6" w:rsidRDefault="00C665A6" w:rsidP="00CE3B26">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Necesita cambios sustanciales (para someterse a una nueva evaluación) ………</w:t>
       </w:r>
@@ -682,159 +632,159 @@
         <w:t>Observaciones para los editores (</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE3B26">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>visible sólo para editores</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FCA2CE9" w14:textId="5BD10F46" w:rsidR="00C665A6" w:rsidRDefault="00C665A6">
       <w:r>
         <w:t>……………</w:t>
       </w:r>
       <w:r w:rsidR="00CE3B26">
         <w:t>……….</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46F36C62" w14:textId="77777777" w:rsidR="00C665A6" w:rsidRDefault="00C665A6"/>
     <w:p w14:paraId="14FD7EF8" w14:textId="77777777" w:rsidR="00C665A6" w:rsidRDefault="00C665A6"/>
     <w:p w14:paraId="6ACD043C" w14:textId="77777777" w:rsidR="00852F6B" w:rsidRDefault="00852F6B"/>
     <w:sectPr w:rsidR="00852F6B" w:rsidSect="004E3C9B">
-      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1439" w:right="1701" w:bottom="1417" w:left="1701" w:header="346" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="695809E1" w14:textId="77777777" w:rsidR="00724B0A" w:rsidRDefault="00724B0A" w:rsidP="004E3C9B">
+    <w:p w14:paraId="59519EC1" w14:textId="77777777" w:rsidR="002D396F" w:rsidRDefault="002D396F" w:rsidP="004E3C9B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="551A869A" w14:textId="77777777" w:rsidR="00724B0A" w:rsidRDefault="00724B0A" w:rsidP="004E3C9B">
+    <w:p w14:paraId="711D83E5" w14:textId="77777777" w:rsidR="002D396F" w:rsidRDefault="002D396F" w:rsidP="004E3C9B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0CCB466B" w14:textId="77777777" w:rsidR="00724B0A" w:rsidRDefault="00724B0A" w:rsidP="004E3C9B">
+    <w:p w14:paraId="0F4DD0B0" w14:textId="77777777" w:rsidR="002D396F" w:rsidRDefault="002D396F" w:rsidP="004E3C9B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="12A5F3E4" w14:textId="77777777" w:rsidR="00724B0A" w:rsidRDefault="00724B0A" w:rsidP="004E3C9B">
+    <w:p w14:paraId="6E8EEB3C" w14:textId="77777777" w:rsidR="002D396F" w:rsidRDefault="002D396F" w:rsidP="004E3C9B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1B41A1BE" w14:textId="7F69AF17" w:rsidR="004E3C9B" w:rsidRDefault="004E3C9B">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="146F075C" wp14:editId="7EFAFE26">
           <wp:extent cx="5400040" cy="558800"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1" name="Imagen 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Imagen 1"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
@@ -846,51 +796,51 @@
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5400040" cy="558800"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21420CF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="99B424C0"/>
     <w:lvl w:ilvl="0" w:tplc="040A0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -1779,126 +1729,129 @@
   <w:num w:numId="2" w16cid:durableId="769356442">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1981962997">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="579291645">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="2003387527">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="941449584">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="178936359">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1128166428">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006611AE"/>
     <w:rsid w:val="001372AF"/>
     <w:rsid w:val="00196021"/>
+    <w:rsid w:val="00211E2F"/>
+    <w:rsid w:val="002D396F"/>
+    <w:rsid w:val="00373986"/>
     <w:rsid w:val="004111D4"/>
     <w:rsid w:val="004A21CF"/>
     <w:rsid w:val="004E3C9B"/>
     <w:rsid w:val="00577CB9"/>
     <w:rsid w:val="006611AE"/>
     <w:rsid w:val="006D4D57"/>
     <w:rsid w:val="00724B0A"/>
     <w:rsid w:val="00833409"/>
     <w:rsid w:val="00852F6B"/>
     <w:rsid w:val="008564D8"/>
     <w:rsid w:val="008A7E9C"/>
+    <w:rsid w:val="00926B10"/>
     <w:rsid w:val="00BE4427"/>
     <w:rsid w:val="00C045EC"/>
     <w:rsid w:val="00C665A6"/>
     <w:rsid w:val="00CA421A"/>
     <w:rsid w:val="00CE3B26"/>
     <w:rsid w:val="00CF4D85"/>
     <w:rsid w:val="00D86739"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-AR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5AF46B37"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{D44BAE2A-BE5E-4D78-9586-CA50A5D04330}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-AR" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2257,50 +2210,51 @@
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Prrafodelista">
     <w:name w:val="List Paragraph"/>
@@ -2362,58 +2316,58 @@
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00196021"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mencinsinresolver">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00196021"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ojs.aamusicologia.ar/index.php/ram/login" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -2642,69 +2596,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>237</Words>
-  <Characters>1306</Characters>
+  <Words>219</Words>
+  <Characters>1209</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Luffi</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1540</CharactersWithSpaces>
+  <CharactersWithSpaces>1426</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Graciela</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>