--- v1 (2026-05-24)
+++ v2 (2026-08-19)
@@ -1,1871 +1,2358 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="542217E4" w14:textId="26784858" w:rsidR="006611AE" w:rsidRPr="004E3C9B" w:rsidRDefault="006611AE" w:rsidP="004E3C9B">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="6DD77FDD" w14:textId="4D60E75F" w:rsidR="006119F9" w:rsidRPr="00624F52" w:rsidRDefault="00000000" w:rsidP="006119F9">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Formulario para evaluación de artículo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A4F004D" w14:textId="1D46E086" w:rsidR="003037E4" w:rsidRPr="00624F52" w:rsidRDefault="00000000" w:rsidP="009B27DA">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56162">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Título del artículo a evaluar</w:t>
+      </w:r>
+      <w:r w:rsidR="00432504" w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (copiar y pegar del </w:t>
+      </w:r>
+      <w:r w:rsidR="00A66121" w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>archivo recibido</w:t>
+      </w:r>
+      <w:r w:rsidR="00432504" w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63CB45C3" w14:textId="2DE2D4D5" w:rsidR="003037E4" w:rsidRPr="00624F52" w:rsidRDefault="003037E4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AB36C36" w14:textId="358B8149" w:rsidR="003037E4" w:rsidRPr="00624F52" w:rsidRDefault="00F07732" w:rsidP="009B27DA">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_heading=h.yh0y8grbiofq" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="006258DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...8 lines deleted...]
-        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Aspectos específicos</w:t>
+      </w:r>
+      <w:r w:rsidR="00432504" w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (l</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE4CF0" w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">os apartados </w:t>
+      </w:r>
+      <w:r w:rsidR="00432504" w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>son orientativ</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE4CF0" w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00432504" w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>s, puede omitir algun</w:t>
+      </w:r>
+      <w:r w:rsidR="00A66121" w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00432504" w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00A66121" w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00432504" w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>según la especificidad del artículo)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="156A7C66" w14:textId="25267785" w:rsidR="0074567A" w:rsidRPr="00624F52" w:rsidRDefault="0074567A" w:rsidP="009B27DA">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_heading=h.nqep4lnp6bx5" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>¿Encuentra problemáticas ético-legales sustanciales (plagios, paráfrasis no declaradas, etc.)?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10423F68" w14:textId="77777777" w:rsidR="0074567A" w:rsidRPr="00624F52" w:rsidRDefault="0074567A" w:rsidP="0074567A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="104B2CC9" w14:textId="37AA256C" w:rsidR="003037E4" w:rsidRPr="00624F52" w:rsidRDefault="00000000" w:rsidP="009B27DA">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿El título representa </w:t>
+      </w:r>
+      <w:r w:rsidR="000C4F44" w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>apropiadamente</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el contenido del artículo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F01D457" w14:textId="606A1E5C" w:rsidR="003037E4" w:rsidRPr="00624F52" w:rsidRDefault="003037E4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="743BE5B8" w14:textId="1AB91E71" w:rsidR="003037E4" w:rsidRPr="00624F52" w:rsidRDefault="00000000" w:rsidP="009B27DA">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_heading=h.oq7v9jfd2rh8" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>¿El resumen sintetiza objetivos, metodología</w:t>
+      </w:r>
+      <w:r w:rsidR="00A66121" w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>s y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A66121" w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>posibles resultado</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE4CF0" w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38E8B510" w14:textId="77777777" w:rsidR="003037E4" w:rsidRPr="00624F52" w:rsidRDefault="003037E4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5276EBF8" w14:textId="5BA49826" w:rsidR="003037E4" w:rsidRPr="00624F52" w:rsidRDefault="00000000" w:rsidP="009B27DA">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_heading=h.v86bf193ouo9" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿El problema de investigación está </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA6DB1" w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>adecuadamente</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> formulado?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37477C09" w14:textId="77777777" w:rsidR="003037E4" w:rsidRPr="00624F52" w:rsidRDefault="003037E4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C6E312C" w14:textId="6115E178" w:rsidR="003037E4" w:rsidRPr="00624F52" w:rsidRDefault="00000000" w:rsidP="009B27DA">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_heading=h.dz8jkg918qrq" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Los objetivos son </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA6DB1" w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>claros</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y coherentes?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47E4AE45" w14:textId="77777777" w:rsidR="000C4F44" w:rsidRPr="00624F52" w:rsidRDefault="000C4F44" w:rsidP="000C4F44">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A240DF3" w14:textId="4E918C9B" w:rsidR="000C4F44" w:rsidRPr="00624F52" w:rsidRDefault="000C4F44" w:rsidP="009B27DA">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿El posicionamiento teórico es </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA6DB1" w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>pertinente</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A613EE6" w14:textId="77777777" w:rsidR="003037E4" w:rsidRPr="00624F52" w:rsidRDefault="003037E4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D3EAB24" w14:textId="25ABA8F9" w:rsidR="000C4F44" w:rsidRPr="00624F52" w:rsidRDefault="000C4F44" w:rsidP="009B27DA">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_heading=h.1ntau3yt7zye" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>¿La</w:t>
+      </w:r>
+      <w:r w:rsidR="00C00CE4" w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C00CE4" w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dimensiones </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>metodol</w:t>
+      </w:r>
+      <w:r w:rsidR="00C00CE4" w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ógicas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>articula</w:t>
+      </w:r>
+      <w:r w:rsidR="00C00CE4" w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eficazmente </w:t>
+      </w:r>
+      <w:r w:rsidR="00C00CE4" w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>lo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> teóri</w:t>
+      </w:r>
+      <w:r w:rsidR="00C00CE4" w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>co</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> con las preguntas de investigación?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2120090E" w14:textId="77777777" w:rsidR="00973A4B" w:rsidRPr="00624F52" w:rsidRDefault="00973A4B" w:rsidP="00973A4B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="622CFBE8" w14:textId="68725C63" w:rsidR="005C5298" w:rsidRPr="00624F52" w:rsidRDefault="005C5298" w:rsidP="009B27DA">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>¿</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA6DB1" w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">as fuentes </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA6DB1" w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>se encuentran identificadas satisfactoriamente</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="219F1451" w14:textId="77777777" w:rsidR="005C5298" w:rsidRPr="00624F52" w:rsidRDefault="005C5298" w:rsidP="00973A4B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F713084" w14:textId="28BA3B5A" w:rsidR="00973A4B" w:rsidRPr="00624F52" w:rsidRDefault="00973A4B" w:rsidP="009B27DA">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>¿Los resultados son coherentes con el recorrido del artículo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="783865B5" w14:textId="77777777" w:rsidR="000C4F44" w:rsidRPr="00624F52" w:rsidRDefault="000C4F44" w:rsidP="000C4F44">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60606661" w14:textId="4FFF6281" w:rsidR="003037E4" w:rsidRPr="00624F52" w:rsidRDefault="00000000" w:rsidP="009B27DA">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>¿</w:t>
+      </w:r>
+      <w:r w:rsidR="000C4F44" w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>La</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bibliografía </w:t>
+      </w:r>
+      <w:r w:rsidR="000C4F44" w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">resulta </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>pertinente?</w:t>
+      </w:r>
+      <w:r w:rsidR="000C4F44" w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en caso de </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA6DB1" w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>reconocer</w:t>
+      </w:r>
+      <w:r w:rsidR="000C4F44" w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> omisiones relevantes, por favor, indíquelas)</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="6" w:name="_heading=h.ut3qdqftt3zk" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkStart w:id="7" w:name="_heading=h.jd14c2kfjt9i" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkStart w:id="8" w:name="_heading=h.pf811iql8jr9" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="08E3CF2E" w14:textId="77777777" w:rsidR="003037E4" w:rsidRPr="00624F52" w:rsidRDefault="003037E4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_heading=h.jz5hrgot7x1f" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p w14:paraId="268FD0E2" w14:textId="31E99E22" w:rsidR="003037E4" w:rsidRPr="00624F52" w:rsidRDefault="00000000" w:rsidP="009B27DA">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_heading=h.uhu4d7bseiis" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>¿L</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE4CF0" w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>as figuras</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE4CF0" w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y/o </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>tablas</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE4CF0" w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en cantidad y condición)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE4CF0" w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>son convenientes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AA402F4" w14:textId="77777777" w:rsidR="003037E4" w:rsidRPr="00624F52" w:rsidRDefault="003037E4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_heading=h.z5jlxpylxv85" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkStart w:id="12" w:name="_heading=h.bn9l3295h87v" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkStart w:id="13" w:name="_heading=h.9yu682mgr88j" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkStart w:id="14" w:name="_heading=h.ca8dtjba45d7" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w14:paraId="71120814" w14:textId="53B36C22" w:rsidR="003037E4" w:rsidRPr="00624F52" w:rsidRDefault="005C5298" w:rsidP="009B27DA">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_heading=h.gu6gw3j2wlpd" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Otras consideraciones sobre el artículo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BCCE55E" w14:textId="77777777" w:rsidR="003037E4" w:rsidRPr="00624F52" w:rsidRDefault="003037E4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E74A554" w14:textId="77777777" w:rsidR="00D56162" w:rsidRPr="006258DB" w:rsidRDefault="005C5298" w:rsidP="009B27DA">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006258DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aspectos </w:t>
+      </w:r>
+      <w:r w:rsidR="00F07732" w:rsidRPr="006258DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...7 lines deleted...]
-        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>general</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006258DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...14 lines deleted...]
-      <w:r w:rsidR="00196021">
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve">es </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38344D05" w14:textId="28423193" w:rsidR="00F07732" w:rsidRDefault="005C5298" w:rsidP="009B27DA">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>(c</w:t>
+      </w:r>
+      <w:r w:rsidR="00F07732" w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>alifique utilizando la siguiente escala</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00F07732" w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5= </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00F07732" w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">xcelente, 4= </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="00F07732" w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uy bueno, 3= </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-[...151 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+      <w:r w:rsidR="00F07732" w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">decuado, 2= </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00F07732" w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nsuficiente, 1= </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00F07732" w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>eficiente)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BFCDA42" w14:textId="77777777" w:rsidR="00D02C62" w:rsidRPr="00D02C62" w:rsidRDefault="00D02C62" w:rsidP="00D02C62"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a"/>
+        <w:tblW w:w="7099" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5316"/>
+        <w:gridCol w:w="1783"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F07732" w:rsidRPr="00624F52" w14:paraId="4509C5D6" w14:textId="77777777" w:rsidTr="002066C6">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5316" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="497B90B5" w14:textId="6E34CD60" w:rsidR="00F07732" w:rsidRPr="00624F52" w:rsidRDefault="009B27DA" w:rsidP="006D644A">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00624F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Parámetro</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1783" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="246B5788" w14:textId="77777777" w:rsidR="00F07732" w:rsidRPr="00624F52" w:rsidRDefault="00F07732" w:rsidP="006D644A">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00624F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Calificación</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F07732" w:rsidRPr="00624F52" w14:paraId="1664066D" w14:textId="77777777" w:rsidTr="002066C6">
+        <w:trPr>
+          <w:trHeight w:val="206"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5316" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="22F77CE2" w14:textId="77777777" w:rsidR="00F07732" w:rsidRPr="00624F52" w:rsidRDefault="00F07732" w:rsidP="00FA6DB1">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00624F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>Originalidad del trabajo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1783" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0B7EB149" w14:textId="61526A30" w:rsidR="00F07732" w:rsidRPr="00624F52" w:rsidRDefault="00F07732" w:rsidP="00D63B9D">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F07732" w:rsidRPr="00624F52" w14:paraId="1FD6C293" w14:textId="77777777" w:rsidTr="002066C6">
+        <w:trPr>
+          <w:trHeight w:val="206"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5316" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="16575353" w14:textId="41D056B2" w:rsidR="00F07732" w:rsidRPr="00624F52" w:rsidRDefault="00F07732" w:rsidP="00FA6DB1">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00624F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relevancia para </w:t>
+            </w:r>
+            <w:r w:rsidR="009B27DA" w:rsidRPr="00624F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>el campo disciplinar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1783" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2F2454D2" w14:textId="77777777" w:rsidR="00F07732" w:rsidRPr="00624F52" w:rsidRDefault="00F07732" w:rsidP="00D63B9D">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C80D7C" w:rsidRPr="00624F52" w14:paraId="4A311F1B" w14:textId="77777777" w:rsidTr="002066C6">
+        <w:trPr>
+          <w:trHeight w:val="206"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5316" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5D9B6C75" w14:textId="6E5F3579" w:rsidR="00C80D7C" w:rsidRPr="00624F52" w:rsidRDefault="00C80D7C" w:rsidP="00FA6DB1">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00624F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>Rigor metodológico</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1783" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2E9CA34A" w14:textId="77777777" w:rsidR="00C80D7C" w:rsidRPr="00624F52" w:rsidRDefault="00C80D7C" w:rsidP="00D63B9D">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C80D7C" w:rsidRPr="00624F52" w14:paraId="5E846C00" w14:textId="77777777" w:rsidTr="002066C6">
+        <w:trPr>
+          <w:trHeight w:val="206"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5316" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="432D34B7" w14:textId="73CA4F90" w:rsidR="00C80D7C" w:rsidRPr="00624F52" w:rsidRDefault="00C80D7C" w:rsidP="00FA6DB1">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00624F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>Solidez de las conclusiones</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1783" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="384C3470" w14:textId="77777777" w:rsidR="00C80D7C" w:rsidRPr="00624F52" w:rsidRDefault="00C80D7C" w:rsidP="00D63B9D">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C80D7C" w:rsidRPr="00624F52" w14:paraId="53852DE0" w14:textId="77777777" w:rsidTr="002066C6">
+        <w:trPr>
+          <w:trHeight w:val="206"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5316" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="61BCCC60" w14:textId="1AA608C6" w:rsidR="00C80D7C" w:rsidRPr="00624F52" w:rsidRDefault="00C80D7C" w:rsidP="00FA6DB1">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00624F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>Condición de la bibliografía</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1783" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="22F95D83" w14:textId="77777777" w:rsidR="00C80D7C" w:rsidRPr="00624F52" w:rsidRDefault="00C80D7C" w:rsidP="00D63B9D">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F07732" w:rsidRPr="00624F52" w14:paraId="2E431CFC" w14:textId="77777777" w:rsidTr="002066C6">
+        <w:trPr>
+          <w:trHeight w:val="206"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5316" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="06BB5A48" w14:textId="62125118" w:rsidR="00F07732" w:rsidRPr="00624F52" w:rsidRDefault="0074567A" w:rsidP="00FA6DB1">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00624F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>Organización del texto</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1783" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5C832584" w14:textId="77777777" w:rsidR="00F07732" w:rsidRPr="00624F52" w:rsidRDefault="00F07732" w:rsidP="00D63B9D">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F07732" w:rsidRPr="00624F52" w14:paraId="6606CD24" w14:textId="77777777" w:rsidTr="002066C6">
+        <w:trPr>
+          <w:trHeight w:val="206"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5316" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5FBBB5D4" w14:textId="70DF58B8" w:rsidR="00F07732" w:rsidRPr="00624F52" w:rsidRDefault="0074567A" w:rsidP="00FA6DB1">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00624F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>Claridad de la argumentación</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1783" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3F3B6E64" w14:textId="77777777" w:rsidR="00F07732" w:rsidRPr="00624F52" w:rsidRDefault="00F07732" w:rsidP="00D63B9D">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F07732" w:rsidRPr="00624F52" w14:paraId="1A21E314" w14:textId="77777777" w:rsidTr="002066C6">
+        <w:trPr>
+          <w:trHeight w:val="206"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5316" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2DF8BD9D" w14:textId="50B15FBF" w:rsidR="00F07732" w:rsidRPr="00624F52" w:rsidRDefault="0074567A" w:rsidP="00FA6DB1">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00624F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>Consistencia</w:t>
+            </w:r>
+            <w:r w:rsidR="00F07732" w:rsidRPr="00624F52">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de la redacción</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1783" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3A8EFA37" w14:textId="77777777" w:rsidR="00F07732" w:rsidRPr="00624F52" w:rsidRDefault="00F07732" w:rsidP="00D63B9D">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1E4F90EF" w14:textId="77777777" w:rsidR="00F07732" w:rsidRPr="00624F52" w:rsidRDefault="00F07732" w:rsidP="00FA6DB1">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E883BF6" w14:textId="4DE8B9E9" w:rsidR="003037E4" w:rsidRPr="00624F52" w:rsidRDefault="00000000" w:rsidP="009B27DA">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_heading=h.r993d992azca" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r w:rsidRPr="006258DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Dictamen final</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (seleccione una única opción, el resto puede borrarlas)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B712D07" w14:textId="4F2808DC" w:rsidR="003037E4" w:rsidRPr="00624F52" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...9 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aceptación (el </w:t>
+      </w:r>
+      <w:r w:rsidR="00322ADE" w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>artículo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> puede publicarse sin modificaciones o con correcciones editoriales menores)</w:t>
+      </w:r>
+      <w:r w:rsidR="00322ADE" w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FD92529" w14:textId="7430FF40" w:rsidR="003037E4" w:rsidRPr="00624F52" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Aceptación con modificaciones mínimas (se requieren ajustes puntuales que no afectan la estructura general ni los resultados)</w:t>
+      </w:r>
+      <w:r w:rsidR="00322ADE" w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3873518A" w14:textId="0FB60E82" w:rsidR="003037E4" w:rsidRPr="00624F52" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aceptación con modificaciones </w:t>
+      </w:r>
+      <w:r w:rsidR="00322ADE" w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>considerables</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (el </w:t>
+      </w:r>
+      <w:r w:rsidR="00322ADE" w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>artículo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> posee méritos suficientes, pero requiere</w:t>
+      </w:r>
+      <w:r w:rsidR="00322ADE" w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>, entre otras,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reorganizaci</w:t>
+      </w:r>
+      <w:r w:rsidR="00322ADE" w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>ones</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00322ADE" w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>estructurales</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>, clarificaciones metodológicas</w:t>
+      </w:r>
+      <w:r w:rsidR="00322ADE" w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00322ADE" w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>profundizaciones concretas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00322ADE" w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B0BE516" w14:textId="7B658BB1" w:rsidR="003037E4" w:rsidRPr="00624F52" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Correcciones sustanciales y nueva evaluación (el </w:t>
+      </w:r>
+      <w:r w:rsidR="00322ADE" w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>artículo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> presenta potencial académico, pero requiere modificaciones –teóricas, metodológicas</w:t>
+      </w:r>
+      <w:r w:rsidR="00322ADE" w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> analíticas</w:t>
+      </w:r>
+      <w:r w:rsidR="00322ADE" w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>, etc.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– que justifican una </w:t>
+      </w:r>
+      <w:r w:rsidR="00322ADE" w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>re</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>evaluación)</w:t>
+      </w:r>
+      <w:r w:rsidR="00322ADE" w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5260618C" w14:textId="56A4781C" w:rsidR="003037E4" w:rsidRPr="00624F52" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...351 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rechazo (el </w:t>
+      </w:r>
+      <w:r w:rsidR="00322ADE" w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>artículo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no reúne las condiciones necesarias</w:t>
+      </w:r>
+      <w:r w:rsidR="00322ADE" w:rsidRPr="00624F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="003037E4" w:rsidRPr="00624F52" w:rsidSect="009B27DA">
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:pgSz w:w="11900" w:h="16840"/>
+      <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="567" w:footer="567" w:gutter="0"/>
+      <w:pgNumType w:start="1"/>
+      <w:cols w:space="720"/>
+      <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="59519EC1" w14:textId="77777777" w:rsidR="002D396F" w:rsidRDefault="002D396F" w:rsidP="004E3C9B">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="656A0460" w14:textId="77777777" w:rsidR="00380AA4" w:rsidRDefault="00380AA4">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="711D83E5" w14:textId="77777777" w:rsidR="002D396F" w:rsidRDefault="002D396F" w:rsidP="004E3C9B">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="605FAB90" w14:textId="77777777" w:rsidR="00380AA4" w:rsidRDefault="00380AA4">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Wingdings">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...5 lines deleted...]
-    <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:embedItalic r:id="rId1" w:fontKey="{11B99549-4279-4930-AAD4-25418BF2AD36}"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{C0178729-EAFB-4D3E-A658-AE2E302824B3}"/>
+    <w:embedBold r:id="rId3" w:fontKey="{524DBB8E-FFC2-470A-BF5C-7973473E3B86}"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{81B5FB78-49F4-43F8-92E3-8CCC1BF0309C}"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{DCBF1D4D-7823-49DA-97B5-0A12C514AAE7}"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="01A83A85" w14:textId="77777777" w:rsidR="003037E4" w:rsidRDefault="00000000">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:instrText>PAGE</w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="008E06D9">
+      <w:rPr>
+        <w:noProof/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="2DD9ADF3" w14:textId="77777777" w:rsidR="003037E4" w:rsidRDefault="00000000">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>Revista Argentina de Musicología</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:hyperlink r:id="rId1">
+      <w:r w:rsidR="003037E4">
+        <w:rPr>
+          <w:color w:val="0563C1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>https://ojs.aamusicologia.ar/index.php/ram</w:t>
+      </w:r>
+    </w:hyperlink>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="12F30E82" w14:textId="77777777" w:rsidR="003037E4" w:rsidRDefault="00000000">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Asociación Argentina de Musicología </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:hyperlink r:id="rId2">
+      <w:r w:rsidR="003037E4">
+        <w:rPr>
+          <w:color w:val="0563C1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>https://www.aamusicologia.ar</w:t>
+      </w:r>
+    </w:hyperlink>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0F4DD0B0" w14:textId="77777777" w:rsidR="002D396F" w:rsidRDefault="002D396F" w:rsidP="004E3C9B">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5C11D576" w14:textId="77777777" w:rsidR="00380AA4" w:rsidRDefault="00380AA4">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6E8EEB3C" w14:textId="77777777" w:rsidR="002D396F" w:rsidRDefault="002D396F" w:rsidP="004E3C9B">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5E79A1DD" w14:textId="77777777" w:rsidR="00380AA4" w:rsidRDefault="00380AA4">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1B41A1BE" w14:textId="7F69AF17" w:rsidR="004E3C9B" w:rsidRDefault="004E3C9B">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="79B9392D" w14:textId="5FD64EA7" w:rsidR="007A2EFC" w:rsidRDefault="007A2EFC">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="146F075C" wp14:editId="7EFAFE26">
-[...2 lines deleted...]
-          <wp:docPr id="1" name="Imagen 1"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3D884802" wp14:editId="254B966B">
+          <wp:extent cx="5391150" cy="561975"/>
+          <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+          <wp:docPr id="2020937611" name="Imagen 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1" name="Imagen 1"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="5400040" cy="558800"/>
+                    <a:ext cx="5391150" cy="561975"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
+  <w:p w14:paraId="400D2A1F" w14:textId="77777777" w:rsidR="007A2EFC" w:rsidRDefault="007A2EFC">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+    </w:pPr>
+  </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21420CF9"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="040A0005">
+    <w:nsid w:val="0D953816"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B2944734"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="040A0003" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="040A0005" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="040A0001" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="040A0003" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="040A0005" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="040A0001" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="040A0003" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="040A0005" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...799 lines deleted...]
-  <w:num w:numId="4" w16cid:durableId="579291645">
+  <w:num w:numId="1" w16cid:durableId="1599175202">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...10 lines deleted...]
-    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:defaultTabStop w:val="708"/>
+  <w:zoom w:val="bestFit" w:percent="142"/>
+  <w:embedTrueTypeFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:defaultTabStop w:val="851"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="006611AE"/>
-[...23 lines deleted...]
-    <w:rsid w:val="00D86739"/>
+    <w:rsidRoot w:val="003037E4"/>
+    <w:rsid w:val="000C4F44"/>
+    <w:rsid w:val="00137457"/>
+    <w:rsid w:val="002066C6"/>
+    <w:rsid w:val="003037E4"/>
+    <w:rsid w:val="00322ADE"/>
+    <w:rsid w:val="00380AA4"/>
+    <w:rsid w:val="003E1390"/>
+    <w:rsid w:val="00432504"/>
+    <w:rsid w:val="004E74FD"/>
+    <w:rsid w:val="00593B02"/>
+    <w:rsid w:val="005C5298"/>
+    <w:rsid w:val="006119F9"/>
+    <w:rsid w:val="00624F52"/>
+    <w:rsid w:val="006258DB"/>
+    <w:rsid w:val="0074567A"/>
+    <w:rsid w:val="007A2EFC"/>
+    <w:rsid w:val="007B16FA"/>
+    <w:rsid w:val="008E06D9"/>
+    <w:rsid w:val="00973A4B"/>
+    <w:rsid w:val="00973D85"/>
+    <w:rsid w:val="009B27DA"/>
+    <w:rsid w:val="009C5A4C"/>
+    <w:rsid w:val="00A66121"/>
+    <w:rsid w:val="00BE4CF0"/>
+    <w:rsid w:val="00C00CE4"/>
+    <w:rsid w:val="00C80D7C"/>
+    <w:rsid w:val="00D02C62"/>
+    <w:rsid w:val="00D56162"/>
+    <w:rsid w:val="00D63B9D"/>
+    <w:rsid w:val="00F07732"/>
+    <w:rsid w:val="00FA6DB1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-AR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="5AF46B37"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{D44BAE2A-BE5E-4D78-9586-CA50A5D04330}"/>
+  <w14:docId w14:val="3E520032"/>
+  <w15:docId w15:val="{68B1C76C-6527-4BBF-8F9E-CBB73A510999}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...4 lines deleted...]
-        <w14:ligatures w14:val="standardContextual"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="es-MX" w:eastAsia="es-AR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1983,51 +2470,51 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
@@ -2207,458 +2694,756 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="009B27DA"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="30"/>
+      <w:szCs w:val="30"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009B27DA"/>
+    <w:pPr>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Ttulo2"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00432504"/>
+    <w:pPr>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="220" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="40"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Prrafodelista">
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="34"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE3B26"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="120"/>
     </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="72"/>
+      <w:szCs w:val="72"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subttulo">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Refdecomentario">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002066C6"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textocomentario">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextocomentarioCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002066C6"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextocomentarioCar">
+    <w:name w:val="Texto comentario Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Textocomentario"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002066C6"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Asuntodelcomentario">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Textocomentario"/>
+    <w:next w:val="Textocomentario"/>
+    <w:link w:val="AsuntodelcomentarioCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002066C6"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AsuntodelcomentarioCar">
+    <w:name w:val="Asunto del comentario Car"/>
+    <w:basedOn w:val="TextocomentarioCar"/>
+    <w:link w:val="Asuntodelcomentario"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002066C6"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Encabezado">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EncabezadoCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004E3C9B"/>
+    <w:rsid w:val="009B27DA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
     <w:name w:val="Encabezado Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Encabezado"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="004E3C9B"/>
+    <w:rsid w:val="009B27DA"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Piedepgina">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PiedepginaCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004E3C9B"/>
+    <w:rsid w:val="009B27DA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="004E3C9B"/>
-[...22 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="009B27DA"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...2 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
+</file>
+
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aamusicologia.ar" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ojs.aamusicologia.ar/index.php/ram" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...7 lines deleted...]
-                <a:lumMod val="100000"/>
+                <a:tint val="100000"/>
                 <a:shade val="100000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mib7KgnpZxMlJCkwP/ce9UCQcX/DA==">CgMxLjAyDmgueWgweThncmJpb2ZxMg5oLm5xZXA0bG5wNmJ4NTIOaC5vcTd2OWpmZDJyaDgyDmgudjg2YmYxOTNvdW85Mg5oLmR6OGprZzkxOHFycTIOaC4xbnRhdTN5dDd6eWUyDmguYXF5NDM2ODFpZHdrMg5oLnV0M3FkcWZ0dDN6azIOaC5qZDE0YzJrZmp0OWkyDmgucGY4MTFpcWw4anI5Mg5oLmp6NWhyZ290N3gxZjIOaC51aHU0ZDdic2VpaXMyDmguejVqbHhweWx4djg1Mg5oLmJuOWwzMjk1aDg3djIOaC45eXU2ODJtZ3I4OGoyDmguY2E4ZHRqYmE0NWQ3Mg5oLnQ4YmJ0cGkzeHpjcDIOaC51Z3Jua3AzZGI4M24yDmguZ3U2Z3czajJ3bHBkMg5oLnI5OTNkOTkyYXpjYTgAciExZUFJeGRTQW9PYVpGTUYwVUZlUlozaTF6MC1zR0VzY1g=</go:docsCustomData>
+</go:gDocsCustomXmlDataStorage>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EA62041A-2979-44F7-8AE0-FA2DA3F40A99}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>219</Words>
-  <Characters>1209</Characters>
+  <Words>337</Words>
+  <Characters>1855</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>10</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>15</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Luffi</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1426</CharactersWithSpaces>
+  <CharactersWithSpaces>2188</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>